--- v0 (2026-05-29)
+++ v1 (2026-08-07)
@@ -57,51 +57,51 @@
   <si>
     <t>kode_tagihan</t>
   </si>
   <si>
     <t>tanggal_terbit</t>
   </si>
   <si>
     <t>total_tagihan</t>
   </si>
   <si>
     <t>total_terbayar</t>
   </si>
   <si>
     <t>status</t>
   </si>
   <si>
     <t>catatan</t>
   </si>
   <si>
     <t>fellow</t>
   </si>
   <si>
     <t>semesteran</t>
   </si>
   <si>
-    <t>2026-05-29</t>
+    <t>2026-08-07</t>
   </si>
   <si>
     <t>draft</t>
   </si>
   <si>
     <t>Contoh import tagihan satuan.</t>
   </si>
   <si>
     <t>nim</t>
   </si>
   <si>
     <t>nama_awardee</t>
   </si>
   <si>
     <t>nama_fellow</t>
   </si>
   <si>
     <t>2310110027</t>
   </si>
   <si>
     <t>M Asra Bi Abdih Dahlan</t>
   </si>
   <si>
     <t>Pemerintah Kabupaten Bone Bolango</t>
   </si>