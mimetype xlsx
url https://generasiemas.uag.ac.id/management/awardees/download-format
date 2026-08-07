--- v0 (2026-05-29)
+++ v1 (2026-08-07)
@@ -341,51 +341,51 @@
   <si>
     <t>Butuh dukungan biaya kuliah</t>
   </si>
   <si>
     <t>Juara olimpiade sains</t>
   </si>
   <si>
     <t>menunggu</t>
   </si>
   <si>
     <t>Contoh catatan Ka Prodi</t>
   </si>
   <si>
     <t>https://example.com/video-perkenalan</t>
   </si>
   <si>
     <t>Contoh catatan internal awardee</t>
   </si>
   <si>
     <t>lulus</t>
   </si>
   <si>
     <t>lolos_seleksi</t>
   </si>
   <si>
-    <t>2026-05-29 14:52:17</t>
+    <t>2026-08-07 07:20:09</t>
   </si>
   <si>
     <t>https://example.com/test</t>
   </si>
   <si>
     <t>Catatan kaprodi</t>
   </si>
   <si>
     <t>https://example.com/kaprodi</t>
   </si>
   <si>
     <t>Catatan karakter</t>
   </si>
   <si>
     <t>https://example.com/karakter</t>
   </si>
   <si>
     <t>Catatan busdev</t>
   </si>
   <si>
     <t>https://example.com/busdev</t>
   </si>
   <si>
     <t>kode_periode</t>
   </si>